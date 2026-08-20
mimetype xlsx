--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec61e6a5fc9f4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96cc2284c36545b4ae050dc0d2f1642c.psmdcp" Id="R5f5edf5257eb4eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48a47c22610468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a416c939b040868fc134913007b31d.psmdcp" Id="Rddb7653ea1864af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Greater Jeffers..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -23453,83 +23453,83 @@
       </x:c>
     </x:row>
     <x:row r="553" spans="1:10">
       <x:c r="A553" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I553" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:10">
       <x:c r="A554" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H554" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="I554" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J554" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:10">
       <x:c r="A555" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
@@ -29431,51 +29431,51 @@
       </x:c>
       <x:c r="I739" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:10">
       <x:c r="A740" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H740" s="0" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="I740" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J740" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:10">
       <x:c r="A741" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">